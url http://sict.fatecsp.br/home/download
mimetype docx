--- v0 (2026-04-29)
+++ v1 (2026-06-20)
@@ -32,352 +32,364 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="heading 7"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>MODELO PARA RESUMO EXPANDIDO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Nome do autor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>, autor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>, autor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">.... (o orientador deve ser o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ltimo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (por extenso) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1, 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nome da Institui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>çã</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1, 2, 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nome da Institui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>çã</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId4"/>
           <w:footerReference w:type="default" r:id="rId5"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="720" w:footer="720"/>
           <w:bidi w:val="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>e-mail do primeiro autor e do orientador apenas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1134" w:right="1152" w:bottom="1418" w:left="1152" w:header="720" w:footer="720"/>
           <w:bidi w:val="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>1. Introdu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>çã</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>O trabalho deve ser resumido em uma p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
@@ -2051,132 +2063,132 @@
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="2880360" cy="1912620"/>
+                <wp:extent cx="2880361" cy="1912621"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1073741827" name="officeArt object" descr="Imagem 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2880360" cy="1912620"/>
+                          <a:ext cx="2880361" cy="1912621"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="2880359" cy="1912619"/>
+                          <a:chExt cx="2880360" cy="1912620"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1073741825" name="Retângulo"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2880360" cy="1912620"/>
+                            <a:ext cx="2880361" cy="1912621"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat">
                             <a:noFill/>
                             <a:miter lim="400000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1073741826" name="image1.pdf" descr="image1.pdf"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst/>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2880360" cy="1912620"/>
+                            <a:ext cx="2880361" cy="1912621"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="12700" cap="flat">
                             <a:noFill/>
                             <a:miter lim="400000"/>
                           </a:ln>
                           <a:effectLst/>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="_x0000_s1026" style="visibility:visible;width:226.8pt;height:150.6pt;" coordorigin="0,0" coordsize="2880360,1912620">
+              <v:group id="_x0000_s1026" style="visibility:visible;width:226.8pt;height:150.6pt;" coordorigin="0,0" coordsize="2880361,1912621">
                 <v:rect id="_x0000_s1027" style="position:absolute;left:0;top:0;width:2880360;height:1912620;">
                   <v:fill color="#FFFFFF" opacity="100.0%" type="solid"/>
                   <v:stroke on="f" weight="1.0pt" dashstyle="solid" endcap="flat" miterlimit="400.0%" joinstyle="miter" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
                 </v:rect>
-                <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:0;top:0;width:2880360;height:1912620;">
+                <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:0;top:0;width:2880361;height:1912621;">
                   <v:imagedata r:id="rId6" o:title="image1.png"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
@@ -2239,585 +2251,590 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>As tabelas devem ser referenciadas sequencialmente por Tabela I - seguida do titulo na parte superior da mesma e centralizado. O texto da mesma deve ser centralizado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Tabela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Formato da p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>gina.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4510" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="178" w:type="dxa"/>
+        <w:tblInd w:w="286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
           <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
           <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2242"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Margem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Tamanho (cm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Superior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Inferior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Esquerda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Direita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="222" w:hRule="atLeast"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Coluna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2242"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Corpo"/>
+              <w:pStyle w:val="Corpo A"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
                 <w:rtl w:val="0"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="70" w:hanging="70"/>
+        <w:ind w:left="178" w:hanging="178"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Body Text Indent"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
@@ -3008,208 +3025,245 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) 1234-1239</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Recuo de corpo de texto 21"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>[2] M. Rocha, Conceitos Fundamentais, Spring-Verlag, 1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Body Text Indent"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Agradecimentos</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Body Text Indent"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corpo A"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>Agradecimentos</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>institui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>çã</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>o XXX pela realiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>çã</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>o das medidas ou empr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>stimo de equipamentos.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Agradecimentos de cunho cient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>fico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
-[...62 lines deleted...]
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpo"/>
+        <w:pStyle w:val="Corpo A"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aluno de IC da FAPESP (ou CNPq ou outra).</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t xml:space="preserve"> Aluno de IC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNPq-PIBIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>FAPESP ou outra).</w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="720" w:footer="720"/>
       <w:cols w:space="566" w:num="2" w:equalWidth="1"/>
       <w:bidi w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:charset w:val="00"/>
-[...3 lines deleted...]
-  <w:font w:name="Calibri">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Cabeçalho e Rodapé"/>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Cabeçalho e Rodapé"/>
       <w:bidi w:val="0"/>
@@ -3376,134 +3430,135 @@
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:outline w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
       <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
       <w:vertAlign w:val="baseline"/>
       <w14:textOutline>
         <w14:noFill/>
       </w14:textOutline>
       <w14:textFill>
         <w14:solidFill>
           <w14:srgbClr w14:val="000000"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="heading 7">
     <w:name w:val="heading 7"/>
-    <w:next w:val="Corpo"/>
+    <w:next w:val="Corpo A"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1296"/>
       </w:tabs>
       <w:suppressAutoHyphens w:val="1"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1296" w:right="0" w:hanging="1296"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial Unicode MS" w:hAnsi="Arial" w:eastAsia="Arial Unicode MS"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:outline w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none" w:color="000000"/>
       <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
       <w:vertAlign w:val="baseline"/>
       <w:lang w:val="en-US"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:srgbClr w14:val="000000"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpo">
-[...1 lines deleted...]
-    <w:next w:val="Corpo"/>
+  <w:style w:type="paragraph" w:styleId="Corpo A">
+    <w:name w:val="Corpo A"/>
+    <w:next w:val="Corpo A"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Arial Unicode MS" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:outline w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none" w:color="000000"/>
       <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
       <w:vertAlign w:val="baseline"/>
       <w:lang w:val="pt-PT"/>
-      <w14:textOutline>
+      <w14:textOutline w14:w="12700" w14:cap="flat">
         <w14:noFill/>
+        <w14:miter w14:lim="400000"/>
       </w14:textOutline>
       <w14:textFill>
         <w14:solidFill>
           <w14:srgbClr w14:val="000000"/>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Body Text Indent">
     <w:name w:val="Body Text Indent"/>
     <w:next w:val="Body Text Indent"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
@@ -3709,53 +3764,53 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
@@ -3791,82 +3846,82 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
       <a:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
             <a:srgbClr val="000000">
               <a:alpha val="35000"/>
             </a:srgbClr>
           </a:outerShdw>
         </a:effectLst>
         <a:sp3d/>
       </a:spPr>
-      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
         <a:spAutoFit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
           <a:tabLst/>
           <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
-            <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-            <a:sym typeface="Calibri"/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
           </a:defRPr>
         </a:defPPr>
         <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
           <a:tabLst/>
           <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
@@ -4078,53 +4133,53 @@
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0"/>
         <a:fillRef idx="0"/>
         <a:effectRef idx="0"/>
         <a:fontRef idx="none"/>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr>
         <a:noFill/>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst>
-          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
             <a:srgbClr val="000000">
-              <a:alpha val="38000"/>
+              <a:alpha val="35000"/>
             </a:srgbClr>
           </a:outerShdw>
         </a:effectLst>
         <a:sp3d/>
       </a:spPr>
       <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
           <a:tabLst/>
           <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
@@ -4368,82 +4423,82 @@
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0"/>
         <a:fillRef idx="0"/>
         <a:effectRef idx="0"/>
         <a:fontRef idx="none"/>
       </a:style>
     </a:lnDef>
     <a:txDef>
       <a:spPr>
         <a:noFill/>
         <a:ln w="12700" cap="flat">
           <a:noFill/>
           <a:miter lim="400000"/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </a:spPr>
-      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
         <a:spAutoFit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
           <a:tabLst/>
           <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
-            <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-            <a:sym typeface="Calibri"/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+            <a:sym typeface="Helvetica Neue"/>
           </a:defRPr>
         </a:defPPr>
         <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
           <a:tabLst/>
           <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>